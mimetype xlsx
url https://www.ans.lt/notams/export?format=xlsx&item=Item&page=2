--- v0 (2026-08-03)
+++ v1 (2026-10-03)
@@ -12,1102 +12,1442 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>[[notams:internal_number]]</t>
   </si>
   <si>
     <t>[[notams:msg_id]]</t>
   </si>
   <si>
     <t>[[notams:msg_type]]</t>
   </si>
   <si>
     <t>[[notams:msg_ref]]</t>
   </si>
   <si>
     <t>[[notams:q_fir]]</t>
   </si>
   <si>
     <t>[[notams:q_coordinates]]</t>
   </si>
   <si>
     <t>[[notams:a_icao_code]]</t>
   </si>
   <si>
     <t>[[notams:msg_raw]]</t>
   </si>
   <si>
+    <t>DAN029</t>
+  </si>
+  <si>
+    <t>A6588/26</t>
+  </si>
+  <si>
+    <t>NOTAMN</t>
+  </si>
+  <si>
+    <t>EYVL</t>
+  </si>
+  <si>
+    <t>5426N02525E004</t>
+  </si>
+  <si>
+    <t>A6588/26 NOTAMN
+Q) EYVL/QWULW/IV/BO /W /000/012/5426N02525E004
+A) EYVL B) 2610030300 C) 2610041300
+E) UA  OPS  WILL  TAKE  PLACE  WI  AREA: 542726N 0252853E - 542605N 
+0252845E - 542448N 0252811E- 542237N 0252253E- 542606N 0251931E- 
+542726N 0252853E, FM GND UP TO 118M AGL/359M AMSL. OPS CTC: +370
+612 61 343
+F) GND G) 359M AMSL</t>
+  </si>
+  <si>
     <t>DAN024</t>
   </si>
   <si>
-    <t>A5134/26</t>
-[...5 lines deleted...]
-    <t>EYVL</t>
+    <t>A6583/26</t>
+  </si>
+  <si>
+    <t>NOTAMR</t>
+  </si>
+  <si>
+    <t>A5774/26</t>
+  </si>
+  <si>
+    <t>5554N02324E005</t>
+  </si>
+  <si>
+    <t>EYSA</t>
+  </si>
+  <si>
+    <t>A6583/26 NOTAMR A5774/26
+Q) EYVL/QFTAS/I /BO /A /000/999/5554N02324E005
+A) EYSA B) 2610021149 C) 2611032359EST
+E) TRANSMISSOMETER RWY 14L/32R AT MID-POINT U/S DUE TO EQPT FAILURE</t>
+  </si>
+  <si>
+    <t>DAN021</t>
+  </si>
+  <si>
+    <t>A6580/26</t>
+  </si>
+  <si>
+    <t>5555N02327E027</t>
+  </si>
+  <si>
+    <t>A6580/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /085/130/5555N02327E027
+A) EYVL B) 2610050710 C) 2610051430
+D) 0710-0915 1230-1430
+E) TEMPORARY SEGREGATED AREA  EYTSA5  ACTIVATED
+F) FL085 G) FL130</t>
+  </si>
+  <si>
+    <t>DAN020</t>
+  </si>
+  <si>
+    <t>A6579/26</t>
+  </si>
+  <si>
+    <t>5424N02507E002</t>
+  </si>
+  <si>
+    <t>A6579/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/094/5424N02507E002
+A) EYVL B) 2610030600 C) 2610042100
+D) 0600-2100
+E) DANGER AREA EYD39 RUDNINKAI 1 ACTIVATED
+F) GND G) 9400FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN019</t>
+  </si>
+  <si>
+    <t>A6578/26</t>
+  </si>
+  <si>
+    <t>5422N02505E005</t>
+  </si>
+  <si>
+    <t>A6578/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/240/5422N02505E005
+A) EYVL B) 2610030600 C) 2610060600
+E) DANGER AREA  EYD43 RUDNINKAI 5  ACTIVATED
+F) GND G) 24000FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN018</t>
+  </si>
+  <si>
+    <t>A6577/26</t>
+  </si>
+  <si>
+    <t>5425N02502E003</t>
+  </si>
+  <si>
+    <t>A6577/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/094/5425N02502E003
+A) EYVL B) 2610030600 C) 2610052100
+D) 0600-2100
+E) DANGER AREA EYD41 RUDNINKAI 3 ACTIVATED
+F) GND G) 9400FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN017</t>
+  </si>
+  <si>
+    <t>A6576/26</t>
+  </si>
+  <si>
+    <t>5604N02322E002</t>
+  </si>
+  <si>
+    <t>A6576/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/074/5604N02322E002
+A) EYVL B) 2610030600 C) 2610052300
+D) 03 04 0600-1400, 05 0500-2300
+E) DANGER AREA EYD32 STRAZDAI ACTIVATED
+F) GND G) 7400FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN016</t>
+  </si>
+  <si>
+    <t>A6575/26</t>
+  </si>
+  <si>
+    <t>5544N02428E002</t>
+  </si>
+  <si>
+    <t>A6575/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/035/5544N02428E002
+A) EYVL B) 2610050530 C) 2610052100
+E) DANGER AREA EYD25 PAJUOSTIS ACTIVATED
+F) GND G) 3500FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN015</t>
+  </si>
+  <si>
+    <t>A6574/26</t>
+  </si>
+  <si>
+    <t>5535N02112E004</t>
+  </si>
+  <si>
+    <t>A6574/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/067/5535N02112E004
+A) EYVL B) 2610030700 C) 2610051400
+D) 03 0700-1300, 05 0600-1400
+E) DANGER AREA EYD16 KLAIPEDA ACTIVATED
+F) GND G) 6650FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN014</t>
+  </si>
+  <si>
+    <t>A6573/26</t>
+  </si>
+  <si>
+    <t>5507N02223E002</t>
+  </si>
+  <si>
+    <t>A6573/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/067/5507N02223E002
+A) EYVL B) 2610050600 C) 2610051300
+E) DANGER AREA EYD14 TAURAGE ACTIVATED
+F) GND G) 6700FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN013</t>
+  </si>
+  <si>
+    <t>A6572/26</t>
+  </si>
+  <si>
+    <t>5422N02404E002</t>
+  </si>
+  <si>
+    <t>A6572/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/069/5422N02404E002
+A) EYVL B) 2610040500 C) 2610052359
+D) 04 0500-1700, 05 0500-2359
+E) DANGER AREA EYD13 ALYTUS ACTIVATED
+F) GND G) 6850FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN012</t>
+  </si>
+  <si>
+    <t>A6571/26</t>
+  </si>
+  <si>
+    <t>5448N02356E002</t>
+  </si>
+  <si>
+    <t>A6571/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/066/5448N02356E002
+A) EYVL B) 2610030530 C) 2610051400
+D) 03 0530-1500, 05 0600-1400
+E) DANGER AREA EYD11 ROKAI ACTIVATED
+F) GND G) 6600FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN011</t>
+  </si>
+  <si>
+    <t>A6570/26</t>
+  </si>
+  <si>
+    <t>5501N02423E004</t>
+  </si>
+  <si>
+    <t>A6570/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/062/5501N02423E004
+A) EYVL B) 2610030500 C) 2610052330
+D) 03 0500-1900, 04 0500-1800, 05 0500-2330
+E) DANGER AREA EYD10 RUKLA ACTIVATED
+F) GND G) 6150FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN010</t>
+  </si>
+  <si>
+    <t>A6569/26</t>
+  </si>
+  <si>
+    <t>5504N02551E006</t>
+  </si>
+  <si>
+    <t>A6569/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/202/5504N02551E006
+A) EYVL B) 2610030600 C) 2610052300
+D) 0600-2300
+E) DANGER AREA EYD9 PABRADE ACTIVATED
+F) GND G) 20200FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN009</t>
+  </si>
+  <si>
+    <t>A6568/26</t>
+  </si>
+  <si>
+    <t>5551N02333E028</t>
+  </si>
+  <si>
+    <t>A6568/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /135/275/5551N02333E028
+A) EYVL B) 2610050710 C) 2610051430
+D) 0710-0915 1230-1430
+E) TEMPORARY SEGREGATED AREA EYTSA11A ACTIVATED FOR MIL OPS
+F) FL135 G) FL275</t>
+  </si>
+  <si>
+    <t>DAN008</t>
+  </si>
+  <si>
+    <t>A6567/26</t>
+  </si>
+  <si>
+    <t>5555N02218E034</t>
+  </si>
+  <si>
+    <t>A6567/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /135/275/5555N02218E034
+A) EYVL B) 2610050710 C) 2610051430
+D) 0710-0915 1230-1430
+E) TEMPORARY SEGREGATED AREA EYTSA10A ACTIVATED FOR MIL OPS
+F) FL135 G) FL275</t>
+  </si>
+  <si>
+    <t>DAN007</t>
+  </si>
+  <si>
+    <t>A6566/26</t>
   </si>
   <si>
     <t>5438N02404E007</t>
   </si>
   <si>
-    <t>A5134/26 NOTAMN
+    <t>A6566/26 NOTAMN
 Q) EYVL/QRTCA/IV/BO /W /065/150/5438N02404E007
-A) EYVL B) 2608040600 C) 2608041800
+A) EYVL B) 2610030520 C) 2610051540
+D) 0520-1540
 E) TEMPORARY SEGREGATED AREA EYTSA6 POCIUNAI ACTIVATED. UPPER LIMIT
 REDUCED TO FL140. FOR INFO ABT ACT CTC  KAUNAS TOWER CH 124.205, 
 KAUNAS INFORMATION CH 124.530, VILNIUS ACC CH 133.305 OR 135.380
 F) FL065 G) FL150</t>
   </si>
   <si>
-    <t>DAN023</t>
-[...214 lines deleted...]
-    <t>A5120/26</t>
+    <t>DAN006</t>
+  </si>
+  <si>
+    <t>A6565/26</t>
   </si>
   <si>
     <t>5448N02400E010</t>
   </si>
   <si>
-    <t>A5120/26 NOTAMN
+    <t>A6565/26 NOTAMN
 Q) EYVL/QRTCA/IV/BO /W /012/040/5448N02400E010
-A) EYVL B) 2608040500 C) 2608041700
+A) EYVL B) 2610030500 C) 2610051520
+D) 0500-1520
 E) TEMPORARY SEGREGATED AREAS EYTSA2A TSA2A FM 1200FT AMSL TO 4000FT 
 AMSL, EYTSA2B TSA2B FROM 1200FT AMSL TO 4000FT AMSL  AND  EYTSA2C
 TSA2C FROM 3000FT AMSL TO 4000FT AMSL ARE ACTIVATED. FOR INFO ABT
 ACT  CTC  KAUNAS TOWER CH 124.205,  KAUNAS INFORMATION CH 124.530
 F) 1200FT AMSL G) 4000FT AMSL</t>
   </si>
   <si>
-    <t>DAN009</t>
-[...2 lines deleted...]
-    <t>A5119/26</t>
+    <t>DAN005</t>
+  </si>
+  <si>
+    <t>A6564/26</t>
   </si>
   <si>
     <t>5421N02452E011</t>
   </si>
   <si>
-    <t>A5119/26 NOTAMN
+    <t>A6564/26 NOTAMN
 Q) EYVL/QWGLW/IV/M  /W /000/065/5421N02452E011
-A) EYVL B) 2608040800 C) 2608041700
+A) EYVL B) 2610030800 C) 2610041700
+D) 0800-1700
 E) SPECIAL GLIDER ZONE EYVVP PALUKNYS ACTIVATED EXCLUDING EYP237,
 EYP238, EYD41, EYD43. FOR INFO ABT ACT CTC VILNIUS APPROACH CH
 120.705, VILNIUS INFORMATION CH 123.855
 F) GND G) FL065</t>
   </si>
   <si>
-    <t>DAN008</t>
+    <t>DAN004</t>
+  </si>
+  <si>
+    <t>A6563/26</t>
+  </si>
+  <si>
+    <t>A6563/26 NOTAMN
+Q) EYVL/QMXLC/IV/BO /A /000/999/5554N02324E005
+A) EYSA B) 2610020630 C) 2610091400EST
+E) TWY QUEBEC CLSD DUE TO WIP</t>
+  </si>
+  <si>
+    <t>DAN003</t>
+  </si>
+  <si>
+    <t>A6562/26</t>
+  </si>
+  <si>
+    <t>A6562/26 NOTAMN
+Q) EYVL/QMPXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2610020630 C) 2610091400EST
+E) ACFT STANDS NR 41-46 ON APN MA4 CLSD DUE TO WIP</t>
+  </si>
+  <si>
+    <t>DAN033</t>
+  </si>
+  <si>
+    <t>B0099/26</t>
+  </si>
+  <si>
+    <t>B0095/26</t>
+  </si>
+  <si>
+    <t>5555N02134E005</t>
+  </si>
+  <si>
+    <t>EYKT</t>
+  </si>
+  <si>
+    <t>B0099/26 NOTAMR B0095/26
+Q) EYVL/QFALC/IV/NBO/A /000/999/5555N02134E005
+A) EYKT B) 2610011633 C) 2610152059EST
+E) KARTENA AD EYKT CLSD DUE TO UNFORESEEN CIRCUMSTANCES. ALL FLIGHTS 
+PROHIBITED EXC FLIGHTS WITH PRIOR PERMISSION FROM THE RESPONSIBLE 
+AERODROME REPRESENTATIVE. PPR BY TEL: +37065750042.</t>
+  </si>
+  <si>
+    <t>DAN026</t>
+  </si>
+  <si>
+    <t>A6553/26</t>
+  </si>
+  <si>
+    <t>5558N02106E005</t>
+  </si>
+  <si>
+    <t>EYPA</t>
+  </si>
+  <si>
+    <t>A6553/26 NOTAMN
+Q) EYVL/QMRLC/IV/NBO/A /000/999/5558N02106E005
+A) EYPA B) 2610090500 C) 2610090900
+E) RWY 01/19 CLSD FOR ARR/DEP DUE TO EXER AT THE AP</t>
+  </si>
+  <si>
+    <t>DAN022</t>
+  </si>
+  <si>
+    <t>A6549/26</t>
+  </si>
+  <si>
+    <t>A6549/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/240/5422N02505E005
+A) EYVL B) 2610020600 C) 2610030600
+E) DANGER AREA  EYD43 RUDNINKAI 5  ACTIVATED
+F) GND G) 24000FT AMSL</t>
+  </si>
+  <si>
+    <t>A6538/26</t>
+  </si>
+  <si>
+    <t>5401N02359E001</t>
+  </si>
+  <si>
+    <t>A6538/26 NOTAMN
+Q) EYVL/QWCLW/IV/M  /W /000/009/5401N02359E001
+A) EYVL B) 2610011300 C) 2610052100EST
+E) TEMPO OBST, TETHERED HELIUM BALLOON/KITE INSTL AT PSN 540043.48N
+0235830.78E (APRX 2KM EAST FROM  DRUSKININKAI (EYDR) ARP). UPPER
+LIMIT: 500FT AGL/842FT AMSL. BALLOON DIAMETER: 23M
+F) GND G) 500FT AGL</t>
+  </si>
+  <si>
+    <t>B0097/26</t>
+  </si>
+  <si>
+    <t>B0077/26</t>
+  </si>
+  <si>
+    <t>5546N02229E999</t>
+  </si>
+  <si>
+    <t>B0097/26 NOTAMR B0077/26
+Q) EYVL/QKKKK/K /K  /K /000/999/5546N02229E999
+A) EYVL B) 2610010925 C) 2611010925EST
+E) CHECKLIST
+YEAR=2026 0029 0038 0072 0093 0095 0096
+LATEST PUBLICATIONS
+AIP VFR AIRAC AMDT NIL
+AIP VFR AMDT 80/26 EFFECTIVE DATE 11 JUN 2026
+AIP VFR AIRAC SUP NIL
+AIP VFR SUP NIL
+AIC CHECKLIST
+A003/2025 A007/2025 A010/2025 A011/2025 A012/2025 A013/2025
+A001/2026 A003/2026 A006/2026 A007/2026
+SUP CHECKLIST
+AIP IFR
+003/2026 012/2026 013/2026 014/2026 015/2026 016/2026
+AIP VFR
+NIL</t>
+  </si>
+  <si>
+    <t>B0096/26</t>
+  </si>
+  <si>
+    <t>B0091/26</t>
+  </si>
+  <si>
+    <t>5425N02403E005</t>
+  </si>
+  <si>
+    <t>EYAL</t>
+  </si>
+  <si>
+    <t>B0096/26 NOTAMR B0091/26
+Q) EYVL/QFAXX/V /NBO/A /000/999/5425N02403E005
+A) EYAL B) 2610010906 C) 2610151500EST
+E) DUE TO  RADIO COM ISSUES AND THE AVBL OF EMERGENCY RESCUE  EQPT,
+ALL ACFT PILOTS ARR/DEP TO/FM ALYTUS AD ARE REQUIRED TO MAINTAIN
+TWO-WAY RDO COM VIA NEMUNAS RADIO CH 122.455 AND NOTIFY THE EYAL
+AD ADMINISTRATION IN ADVANCE BY PHONE: +370 687 32 889 OR EMAIL: 
+ALYTAUS.AEROKLUBAS(AT)GMAIL.COM</t>
+  </si>
+  <si>
+    <t>A6536/26</t>
+  </si>
+  <si>
+    <t>A5716/26</t>
+  </si>
+  <si>
+    <t>A6536/26 NOTAMR A5716/26
+Q) EYVL/QKKKK/K /K  /K /000/999/5546N02229E999
+A) EYVL B) 2610010652 C) 2611010652EST
+E) CHECKLIST
+YEAR=2025 6798
+YEAR=2026 0708 0738 1845 2247 2687 2722 2723 2807 3544 3560 3561 3562
+          3563 3564 3565 4271 4277 4278 4297 4326 4332 4376 4481 4763
+          5007 5013 5014 5084 5085 5086 5115 5116 5117 5118 5228 5311
+          5312 5313 5388 5417 5418 5470 5571 5575 5600 5713 5731 5733
+          5774 5919 6031 6138 6197 6198 6199 6200 6201 6202 6214 6215
+          6254 6255 6256 6378 6381 6395 6397 6416 6429 6438 6462 6463
+          6464 6471 6474 6508 6509 6510 6511 6512 6513 6514 6515 6516
+          6517 6518 6519 6520 6521 6522 6523 6524 6525 6526 6531 6532
+          6533 6534 6535
+LATEST PUBLICATIONS
+AIP AIRAC AMDT 004/2026 EFFECTIVE DATE 29 OCT 26
+AIP AIRAC SUP 016/2026 EFFECTIVE DATE 03 SEP 26
+AIP SUP 014/2026 EFFECTIVE DATE 02 JUL 26
+AIC A007/2026 EFFECTIVE DATE 31 JUL 26
+AIRAC EFFECTIVE DATE 01 OCT 2026: NIL
+AIC CHECKLIST
+A003/2025 A007/2025 A010/2025 A011/2025 A012/2025 A013/2025
+A001/2026 A003/2026 A006/2026 A007/2026
+SUP CHECKLIST
+AIP IFR
+003/2026 012/2026 013/2026 014/2026 015/2026 016/2026</t>
+  </si>
+  <si>
+    <t>A6535/26</t>
+  </si>
+  <si>
+    <t>5458N02405E005</t>
+  </si>
+  <si>
+    <t>EYKA</t>
+  </si>
+  <si>
+    <t>A6535/26 NOTAMN
+Q) EYVL/QFAHW/IV/BO /A /000/999/5458N02405E005
+A) EYKA B) 2610010626 C) 2610161500EST
+E) DIGGING WIP NEXT TO CWY RWY 26 AT PSN 545743.0N 240329.0E (APRX
+1.7KM WNW FM EYKA ARP)</t>
+  </si>
+  <si>
+    <t>DAN023</t>
+  </si>
+  <si>
+    <t>A6526/26</t>
+  </si>
+  <si>
+    <t>5438N02517E005</t>
+  </si>
+  <si>
+    <t>EYVI</t>
+  </si>
+  <si>
+    <t>A6526/26 NOTAMN
+Q) EYVL/QMAHW/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2609301200 C) 2610072100
+E) TAXIING INTO ACFT STAND 210  IS CARRIED OUT  VIA  THE ROUTE:
+ACFT STAND W212 - TXL YANKEE - ACFT STAND 210, STRICTLY WITH
+'FOLLOW ME' ASSISTANCE ONLY DUE TO REPAIR WIP ON APRON</t>
+  </si>
+  <si>
+    <t>A6474/26</t>
+  </si>
+  <si>
+    <t>A5916/26</t>
+  </si>
+  <si>
+    <t>A6474/26 NOTAMR A5916/26
+Q) EYVL/QFAHW/IV/BO /A /000/999/5554N02324E005
+A) EYSA B) 2609290915 C) 2610301400
+E) MARKING WORK WILL BE CARRIED OUT ON THE RWY 14L/32R, RWY 14R/32L,
+TAXIWAYS AND APRONS. IF NEEDED, THE WORKERS WILL VACATE WI 10MIN</t>
+  </si>
+  <si>
+    <t>DAN001</t>
+  </si>
+  <si>
+    <t>A6471/26</t>
+  </si>
+  <si>
+    <t>A5741/26</t>
+  </si>
+  <si>
+    <t>A6471/26 NOTAMR A5741/26
+Q) EYVL/QMPLC/IV/BO /A /000/999/5458N02405E005
+A) EYKA B) 2609290815 C) 2703311600EST
+E) ACFT STAND NR 35 CLSD</t>
+  </si>
+  <si>
+    <t>A6464/26</t>
+  </si>
+  <si>
+    <t>A5068/26</t>
+  </si>
+  <si>
+    <t>5440N02516E001</t>
+  </si>
+  <si>
+    <t>A6464/26 NOTAMR A5068/26
+Q) EYVL/QWULW/IV/BO /W /000/008/5440N02516E001
+A) EYVL B) 2609281250 C) 2612300800EST
+E) UAS FLYING WILL TAKE PLACE WI 1000M RADIUS CENTERED ON 544000.32N
+0251614.33E (NAUJAMIESTIS, RAIL STATION) UP TO 30M AGL/226M AMSL. 
+OPS CTC: +370 62 47 2991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>DAN028</t>
+  </si>
+  <si>
+    <t>A6463/26</t>
+  </si>
+  <si>
+    <t>A4162/26</t>
+  </si>
+  <si>
+    <t>A6463/26 NOTAMR A4162/26
+Q) EYVL/QFALT/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609281245 C) 2610300500EST
+E) DUE TO AERODROME MAINT WORK, ALL TRAINING FLIGHTS ARE PERMITTED
+ONLY AFTER COORDINATION WITH  THE VILNIUS AIRPORT OPS AUTHORITY
+BY PHONE: +370 5 273 9333, MOB PHONE: +370 612 90 122 OR EMAIL:
+OPS(AT)LTOU.LT</t>
+  </si>
+  <si>
+    <t>DAN027</t>
+  </si>
+  <si>
+    <t>B0093/26</t>
+  </si>
+  <si>
+    <t>B0078/26</t>
+  </si>
+  <si>
+    <t>5453N02353E005</t>
+  </si>
+  <si>
+    <t>EYKS</t>
+  </si>
+  <si>
+    <t>B0093/26 NOTAMR B0078/26
+Q) EYVL/QFALN/V /NBO/A /000/999/5453N02353E005
+A) EYKS B) 2609281235 C) 2610312000EST
+E) NIGHT FLIGHTS PROHIBITED DUE TO MALFUNCTION OF LIGHTING SYSTEM.
+FOR MORE INFO CTC TEL: +370 37 29 19 12</t>
+  </si>
+  <si>
+    <t>A6462/26</t>
+  </si>
+  <si>
+    <t>A6462/26 NOTAMN
+Q) EYVL/QFFCH/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2610012000 C) 2610292359
+D) 01 03 05 07 09 11 13 15 17 19 21 25 27 29 2000-2359, 23 1900-2300
+E) RFFS CAT UPGRADED TO CAT 9</t>
+  </si>
+  <si>
+    <t>DAN002</t>
+  </si>
+  <si>
+    <t>A6438/26</t>
+  </si>
+  <si>
+    <t>A4016/26</t>
+  </si>
+  <si>
+    <t>5557N02105E001</t>
+  </si>
+  <si>
+    <t>A6438/26 NOTAMR A4016/26
+Q) EYVL/QOBCE/IV/M  /AE/000/002/5557N02105E001
+A) EYPA B) 2609281100 C) 2612312159EST
+E) CRANE OPR ONLY DRG DAYTIME AT PSN 555721.90N 0210455.69E (RWY01
+APCH AREA), APRX 2KM SSW FROM  EYPA ARP. CRANE HGT 5M, JIB  MAX
+HGT 30M AGL/39M AMSL, OPR RADIUS 44M. MARKINGS: NO DATA</t>
+  </si>
+  <si>
+    <t>A6429/26</t>
+  </si>
+  <si>
+    <t>A6429/26 NOTAMN
+Q) EYVL/QFALT/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609290430 C) 2610131600
+D) 0430-0630 1400-1600
+E) THE FLW TRAFFIC RESTRICTIONS ARE POSSIBLE DUE TO EXPECTED HOT
+AIR BALLOON FLIGHTS WI VILNIUS CTR/TMA (EYVI): 
+-ARR/DEP TFC EXP DLA UP TO 30MIN
+-IAF/HLDG VNO NOT AVBL, EXP RADAR VECTORING INSTEAD
+-PUBLISHED MISSED APCH PROC NOT AVBL, FOLLOW ATC INSTRUCTIONS
+-IN CASE OF RCF  OF NON-RNAV EQUIPPED  ACFT, THE PILOT  SHALL
+ PROCEED TO ALTN AD
+FOR  INFO ABT HOT AIR BALLOONS FLT AND POSS RESTRICTIONS  CTC
+VILNIUS TOWER 118.205, VILNIUS APPROACH 120.705</t>
+  </si>
+  <si>
+    <t>A6416/26</t>
+  </si>
+  <si>
+    <t>A6416/26 NOTAMN
+Q) EYVL/QFALT/IV/NBO/A /000/999/5458N02405E005
+A) EYKA B) 2609271400 C) 2610111600
+D) 0400-0600 1400-1600
+E) THE FLW TRAFFIC RESTRICTIONS  ARE POSSIBLE  DUE TO EXPECTED
+HOT AIR BALLOON FLIGHTS WI KAUNAS CTR/TMA (EYKA):  
+-ARR/DEP TFC EXP DLA UP TO 30MIN
+-IAF/HLDG KNA AND KUS NOT AVBL, EXP RADAR VECTORING INSTEAD
+-CIRCLING PROC PROHIBITED
+-PUBLISHED MISSED APPROACH PROCEDURES NOT AVBL, FOLLOW  ATC
+ INSTRUCTIONS
+-IN CASE OF RCF OF NON-RNAV EQUIPPED ACFT, THE PILOT  SHALL
+ PROCEED TO ALTN AD
+FOR INFO ABT HOT AIR BALLOONS FLT AND POSS RESTRICTIONS CTC
+KAUNAS TWR 124.205 (ALTERNATIVE 118.505)</t>
+  </si>
+  <si>
+    <t>A6397/26</t>
+  </si>
+  <si>
+    <t>A4203/26</t>
+  </si>
+  <si>
+    <t>A6397/26 NOTAMR A4203/26
+Q) EYVL/QMKAR/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2609251200 C) 2703251300EST
+E) PARKING FOR NON SKED TFC DRG NIGHT TIME MORE THAN 6HR MUST BE
+COOR WITH AP OPS SVC. COOR PHONE NUMBER: +370 5 273 9333, MOB
+PHONE NUMBER: +370 612 90 122 OR EMAIL: OPS(AT)VNO.LT</t>
+  </si>
+  <si>
+    <t>A6395/26</t>
+  </si>
+  <si>
+    <t>A6395/26 NOTAMN
+Q) EYVL/QOBCE/IV/M  /AE/000/008/5438N02517E005
+A) EYVI B) 2609251300 C) 2709251300EST
+E) TEMPORARY STRUCTURE (TWO TOWERS) AT PSN 543859.91N 0251839.32E 
+AND 543900.01N 0251839.38E. MAX HGT 17,67M AGL/ELEV 229.33M AMSL, 
+MARKED.</t>
+  </si>
+  <si>
+    <t>A6381/26</t>
+  </si>
+  <si>
+    <t>5458N02406E005</t>
+  </si>
+  <si>
+    <t>A6381/26 NOTAMN
+Q) EYVL/QICXX/I /NBO/A /000/999/5458N02406E005
+A) EYKA B) 2609280700 C) 2610280800EST
+E) ILS AND ILS/DME RWY26 ISE 109.900MHZ/CH 36X OPR FOR CAT I ONLY.</t>
+  </si>
+  <si>
+    <t>A6256/26</t>
+  </si>
+  <si>
+    <t>A6256/26 NOTAMN
+Q) EYVL/QMNXX/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2609240500 C) 2610211400EST
+E) TUG RELEASE POINT (TRP) JULIET 3 OUT OF SERVICE</t>
+  </si>
+  <si>
+    <t>A6255/26</t>
+  </si>
+  <si>
+    <t>A6255/26 NOTAMN
+Q) EYVL/QMXLC/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2609240500 C) 2610211400EST
+E) TWY JULIET PART FROM TWY ZULU TO ACFT STAND NR 207 INCLUDING ARE 
+CLOSED.</t>
+  </si>
+  <si>
+    <t>A6254/26</t>
+  </si>
+  <si>
+    <t>A6254/26 NOTAMN
+Q) EYVL/QMPLC/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2609240500 C) 2610211400EST
+E) ACFT STANDS NR 207, 208, 209, 211, 212 CLSD</t>
+  </si>
+  <si>
+    <t>A6215/26</t>
+  </si>
+  <si>
+    <t>5414N02408E024</t>
+  </si>
+  <si>
+    <t>A6215/26 NOTAMN
+Q) EYVL/QRTCS/IV/BO /W /000/030/5414N02408E024
+A) EYVL B) 2610140000 C) 2610182100
+E) TEMPO RESTRICTED AREA  EYR290 ESTABLISHED FOR MIL EXER WI LATERAL
+LIMITS : 543419N 0242831E - 540700N 0244548E - 535654N 0234101E - 
+542147N 0233239E - 543419N 0242831E. VERTICAL LIMITS: LOWER- GND, 
+UPPER - 3000FT AMSL. A SEPARATE NOTAM WILL BE ISSUED TO  ACTIVATE 
+THE AREA
+F) GND G) 3000FT AMSL</t>
+  </si>
+  <si>
+    <t>A6214/26</t>
+  </si>
+  <si>
+    <t>5433N02325E021</t>
+  </si>
+  <si>
+    <t>A6214/26 NOTAMN
+Q) EYVL/QRTCS/IV/BO /W /000/030/5433N02325E021
+A) EYVL B) 2610050000 C) 2610092100
+E) TEMPO RESTRICTED AREA  EYR282 ESTABLISHED FOR MIL EXER WI LATERAL
+LIMITS : 543946N 0235700E - 542710N 0235653E - 542714N 0225342E - 
+543945N 0225339E - 543946N 0235700E. VERTICAL LIMITS: LOWER- GND, 
+UPPER - 3000FT AMSL. A SEPARATE NOTAM WILL BE ISSUED TO  ACTIVATE 
+THE AREA
+F) GND G) 3000FT AMSL</t>
+  </si>
+  <si>
+    <t>A6202/26</t>
+  </si>
+  <si>
+    <t>A6202/26 NOTAMN
+Q) EYVL/QFATT/IV/BO /A /000/999/5438N02517E005
+A) EYVI B) 2610290000 C) 2611112359
+E) TRIGGER  NOTAM - PERM  AIRAC  AIP  AMDT 04/26  WEF  29 OCT 2026.
+-CHANGED: ANNUAL MAG VAR(DATE), BRG
+-UPDATED: LOCAL AD REGULATIONS, AD OBSTACLES, NOTES IN APDC, RDO
+ NAV AND LANDING AIDS,COMMUNICATIOS FAILURE BOX ON SID/STAR RNAV
+ RWY 01/19 AND ATCSMAC
+-ACFT STAND NR 47A WITHDRAWN
+-IAC RNP RWY01/19 LPV OCA(OCH) CAT A/B/C/D VALUES CHANGED  
+-REVISED AND UPDATED CHARTS: ALL SID/STAR/IAC, ATCSMAC, AOC, VAC
+-EDITORIAL CHANGES</t>
+  </si>
+  <si>
+    <t>A6201/26</t>
+  </si>
+  <si>
+    <t>A6201/26 NOTAMN
+Q) EYVL/QFATT/IV/BO /A /000/999/5558N02106E005
+A) EYPA B) 2610290000 C) 2611112359
+E) TRIGGER  NOTAM - PERM  AIRAC  AIP  AMDT 04/26  WEF  29 OCT 2026.
+-UPDATED: LOCAL AD REGULATIONS, AD OBSTACLES
+-ACFT STANDS NR 16-18 WITHDRAWN
+-MSA BASED ON NDB PN, ON ARP EYPA CHANGED
+-IAC RNP RWY01 LPV OCA(OCH) CAT A/B/C/D VALUES CHANGED  
+-REVISED AND UPDATED CHARTS: ALL SID/STAR AND IAC, ATCSMAC
+-EDITORIAL CHANGES</t>
+  </si>
+  <si>
+    <t>DAN025</t>
+  </si>
+  <si>
+    <t>A6199/26</t>
+  </si>
+  <si>
+    <t>A6199/26 NOTAMN
+Q) EYVL/QFATT/IV/BO /A /000/999/5458N02405E005
+A) EYKA B) 2610290000 C) 2611112359
+E) TRIGGER  NOTAM - PERM  AIRAC  AIP  AMDT 04/26  WEF  29 OCT 2026.
+-UPDATED: LOCAL AD REGULATIONS, AD OBSTACLES, LVP, COMMUNICATIOS
+ FAILURE BOX ON STAR RNAV RWY 08/26
+-IAC RNP RWY08 CHANGED LPV OCA(OCH) CAT A/B/C/D VALUES
+-REVISED AND UPDATED CHARTS: ALL SID/STAR, SOME IAC
+-EDITORIAL CHANGES</t>
+  </si>
+  <si>
+    <t>A6198/26</t>
+  </si>
+  <si>
+    <t>A6198/26 NOTAMN
+Q) EYVL/QAFTT/IV/BO /E /000/999/5546N02229E999
+A) EYVL B) 2610290000 C) 2611112359
+E) TRIGGER  NOTAM - PERM  AIRAC  AIP  AMDT 04/26  WEF  29 OCT 2026.
+-PAJUOSTIS TIZ (EYPP), SIAULIAI TIZ (EYSA) WITHDRAWN
+-NEW RESTRICTED AREAS ESTABLISHED : EYR27A, EYR27B, EYR36-EYR38,
+ FBZ: EYR7Z, EYR8Z, EYR27BZ
+-NEW TEMPO SEGREGATED AREAS  ESTABLISHED : EYTSA15-EYTSA17  AND
+ THEIR FBZ: EYTSA15Z, EYTSA16Z, EYTSA17Z
+-CHANGED: VILNIUS DVOR/DME VNO MAG VAR, AMA
+-UNIT PROVIDING SERVICE IN PALANGA SECTOR (EYPAFIS) CHANGED  TO
+ VILNIUS ACC INSTEAD OF PALANGA TWR</t>
+  </si>
+  <si>
+    <t>A6197/26</t>
+  </si>
+  <si>
+    <t>5546N02229E155</t>
+  </si>
+  <si>
+    <t>A6197/26 NOTAMN
+Q) EYVL/QOATT/IV/M  /E /000/999/5546N02229E155
+A) EYVL B) 2610290000 C) 2611112359
+E) TRIGGER  NOTAM - PERM  AIRAC  AIP  AMDT 04/26  WEF  29 OCT 2026.
+-UPDATED: CHART SYMBOLS, ABBREVIATIONS USED IN AIS PUBLICATIONS,
+ LIST  OF AERONAUTICAL  CHARTS, COR  TO VFR AERONAUTICAL  CHART,
+ LIST OF NATIONAL  REGULATION, DIFFERENCES FROM ICAO  STANDARTS:
+ ANNEX 2, AIR NAV OBST, RDO NAV SERVICE, THE APPLICATION  OF ATS
+ SURVEILLANCE SERVICE,REMARKS FOR RESTRICTED AREAS FOR NSO, OBST
+ DATASETS OF AREA 1 AND EYKA/EYPA/EYVI ALL AREAS
+-REVISED AND UPDATED CHARTS: AC (GND - FL095), ENRC-FRA (FL095 -
+ FL660), PROHIBITED/RESTRICTED AND  DANGERR AREAS, MIL EXER  AND
+ TRG AREAS AND ADIZ, AIRSPACE TO BE  AVOIDED WHEN CONDUCTING LOW
+ LVL FLT (500-2000FT AGL)
+-ADDED: RDO COM REQUIREMENTS TO ENR 1.4, SIMPLE ACFT  DEFINITION
+ TO GEN 1.2
+-ATS UNIT PALANGA FIS WITHDRAWN FROM THE TABLE IN GEN 3.3.6
+-CHANGED: POSTAL ADDRESS/TEL FOR TOPOGRAFICAL CHARTS
+-EDITORIAL CHANGES</t>
+  </si>
+  <si>
+    <t>A6138/26</t>
+  </si>
+  <si>
+    <t>A6138/26 NOTAMN
+Q) EYVL/QFAXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2609230000 C) PERM
+E) SIAULIAI (EYSA) AD CERTIFICATE VALIDITY PROLONGED TIL 14 SEP 2031.
+REF AIP AD 1.5 STATUS OF CERTIFICATION OF AERODROMES</t>
+  </si>
+  <si>
+    <t>A6031/26</t>
+  </si>
+  <si>
+    <t>A2608/26</t>
+  </si>
+  <si>
+    <t>A6031/26 NOTAMR A2608/26
+Q) EYVL/QPDXX/I /NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609110757 C) PERM
+E) IFR DEP RWY 01  ADD NEW LIMITATION FOR MEDIUM AND HEAVY AIRCRAFT:
+-ACFT PLANNED ROUTING TO ELEKA, UPASI RIGHT TURN NOT BELOW 3000FT
+ MSL IS ALLOWED  ONLY FOR  ATC OPERATIONAL PURPOSES.  REQUIREMENT
+ DOES NOT APPLY IN THE EVENT OF A RISK TO FLIGHT SAFETY.
+REF  EYVI AD 2.22  FLIGHT PROCEDURES, ITEM 3 IFR DEPARTURE RWY 01</t>
+  </si>
+  <si>
+    <t>A5919/26</t>
+  </si>
+  <si>
+    <t>A5919/26 NOTAMN
+Q) EYVL/QPIAU/I /NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609080000 C) 2611131300EST
+E) DUE TO UNSERVICEABLY OF DVOR/DME VNO THE FLW INSTRUMENT APPROACH 
+PROCEDURES NOT AVAILABLE:
+VOR Z RWY01 (CAT A/B),
+VOR Y RWY01 (CAT C/D),
+VOR Z RWY19 (CAT A/B),
+VOR Y RWY19 (CAT C/D) AND
+HOLDING OVER IAF VNO  NOT AVAILABLE, REF IAC ILS CAT II Y OR LOC
+RWY 01 (CAT A/B/C/D), ILS Y OR LOC RWY19(CAT A/B/C/D)</t>
+  </si>
+  <si>
+    <t>A5733/26</t>
+  </si>
+  <si>
+    <t>A3635/26</t>
+  </si>
+  <si>
+    <t>A5733/26 NOTAMR A3635/26
+Q) EYVL/QLYAS/IV/M  /A /000/999/5554N02324E005
+A) EYSA B) 2608310933 C) 2612081700EST
+E) STOP BAR LIGHTS TWY BRAVO AND TWY ECHO U/S</t>
+  </si>
+  <si>
+    <t>A5731/26</t>
+  </si>
+  <si>
+    <t>A4151/26</t>
+  </si>
+  <si>
+    <t>A5731/26 NOTAMR A4151/26
+Q) EYVL/QMNXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2608310907 C) 2611011700EST
+E) ON THE APRON MA3 NO SURFACE MARKINGS, ACFT TAXIING IS CARRIED OUT 
+WITH FOLLOW-ME CAR</t>
+  </si>
+  <si>
+    <t>A5713/26</t>
+  </si>
+  <si>
+    <t>A5069/26</t>
+  </si>
+  <si>
+    <t>5422N02327E001</t>
+  </si>
+  <si>
+    <t>A5713/26 NOTAMR A5069/26
+Q) EYVL/QWULW/IV/BO /W /000/005/5422N02327E001
+A) EYVL B) 2608310510 C) 2610260700EST
+E) UAS FLYING WILL TAKE PLACE WI 600M RADIUS CENTERED  ON 542132N
+0232633E (SESTOKAI, EYKAFIS) UP TO 30M AGL/150M AMSL. OPS CTC:
++370 62 47 2991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5600/26</t>
+  </si>
+  <si>
+    <t>A3506/26</t>
+  </si>
+  <si>
+    <t>A5600/26 NOTAMR A3506/26
+Q) EYVL/QMPLC/IV/BO /A /000/999/5558N02106E005
+A) EYPA B) 2608251056 C) 2610292100EST
+E) ACFT STANDS NR 16-18 ARE CLOSED</t>
+  </si>
+  <si>
+    <t>A5575/26</t>
+  </si>
+  <si>
+    <t>A3448/26</t>
+  </si>
+  <si>
+    <t>5558N02105E001</t>
+  </si>
+  <si>
+    <t>A5575/26 NOTAMR A3448/26
+Q) EYVL/QOBCE/IV/M  /AE/000/003/5558N02105E001
+A) EYPA B) 2608241400 C) 2611242200EST
+E) CRANE OPR ONLY DRG DAYLIGHT HOURS AT PSN 555815.98N 0210511.75E,
+APRX 525M WSW FM ARP EYPA. MAX HGT 35M AGL/75M AMSL, OPR  RADIUS
+35M. MARKINGS: NO DATA</t>
+  </si>
+  <si>
+    <t>A5571/26</t>
+  </si>
+  <si>
+    <t>A3471/26</t>
+  </si>
+  <si>
+    <t>5556N02104E001</t>
+  </si>
+  <si>
+    <t>A5571/26 NOTAMR A3471/26
+Q) EYVL/QOBCE/IV/M  /AE/000/003/5556N02104E001
+A) EYPA B) 2608241200 C) 2611242200EST
+E) OBST ERECTED. OPR  TWO CRANES  APRX 4KM SSW FM EYPA ARP AT PSN:
+1ST CRANE PSN: 555624.7N 0210416.9E, CRANE JIB MAX HGT 38M AGL/
+78M AMSL, OPR RADIUS 50M.
+2ND CRANE PSN: 555626.1N 0210417.8E, CRANE JIB MAX HGT 32M AGL/
+72M AMSL, OPR RADIUS 50M.
+ALL CRANES MARKED WITH RED LGT</t>
+  </si>
+  <si>
+    <t>A5470/26</t>
+  </si>
+  <si>
+    <t>A5470/26 NOTAMN
+Q) EYVL/QOATT/IV/M  /E /000/999/5546N02229E999
+A) EYVL B) 2610010000 C) 2610142359
+E) AIRAC EFFECTIVE DATE 01 OCT 2026: NIL</t>
+  </si>
+  <si>
+    <t>B0072/26</t>
+  </si>
+  <si>
+    <t>B0047/26</t>
+  </si>
+  <si>
+    <t>5545N02348E005</t>
+  </si>
+  <si>
+    <t>EYSE</t>
+  </si>
+  <si>
+    <t>B0072/26 NOTAMR B0047/26
+Q) EYVL/QMRLL/V /NBO/A /000/999/5545N02348E005
+A) EYSE B) 2608190830 C) 2611201200EST
+E) GRASS RWY 06/24 WIDTH NARROWED TO 40M DUE TO WIP</t>
+  </si>
+  <si>
+    <t>A5418/26</t>
+  </si>
+  <si>
+    <t>A5418/26 NOTAMN
+Q) EYVL/QAFCH/IV/NBO/E /000/999/5546N02229E155
+A) EYVL B) 2608210900 C) PERM
+E) DUE TO INSTL OF NEW AIR NAV OBST (SEE NOTAM A5417/26), THE  AMA
+AND MEF VALUES CHANGED AS FLW : AMA(30MIN) TO READ 1:9  AND MEF
+TO READ 0:9 IN MESH GRID 5600N 02430E. REF  ALL RELEVANT CHARTS</t>
+  </si>
+  <si>
+    <t>A5417/26</t>
+  </si>
+  <si>
+    <t>5619N02442E001</t>
+  </si>
+  <si>
+    <t>A5417/26 NOTAMN
+Q) EYVL/QOBCE/IV/M  /E /000/009/5619N02442E001
+A) EYVL B) 2608210700 C) PERM
+E) NEW GROUP OF AIR NAV OBST ERECTED AT PSN 561846N 0244158E. OBST 
+TYPE : WINDMILL  FARMS, IDENT : EYC0116,  ELEV 835FT/HGT 656FT,
+LGTD. REF AIP ENR 5.4 AIR NAV OBSTACLES AND ALL RELEVANT CHARTS</t>
+  </si>
+  <si>
+    <t>A5388/26</t>
+  </si>
+  <si>
+    <t>5520N02132E001</t>
+  </si>
+  <si>
+    <t>A5388/26 NOTAMN
+Q) EYVL/QWULW/IV/BO /W /000/006/5520N02132E001
+A) EYVL B) 2608170800 C) 2612311400EST
+E) NAV WRNG. UAV FLT POSS WI 1KM RADIUS CENTRED ON 552013N 0213150E
+(SILUTE AIRFIELD). FOR INFO CTC TEL: +370 63 84 8142
+F) GND G) 120M AGL</t>
+  </si>
+  <si>
+    <t>A5313/26</t>
+  </si>
+  <si>
+    <t>A5313/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5558N02106E005
+A) EYPA B) 2608170500 C) PERM
+E) REF AIP EYPA AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5312/26</t>
+  </si>
+  <si>
+    <t>A5312/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5458N02405E005
+A) EYKA B) 2608170500 C) PERM
+E) REF AIP EYKA AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5311/26</t>
+  </si>
+  <si>
+    <t>A5311/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2608170500 C) PERM
+E) REF AIP EYVI AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5228/26</t>
+  </si>
+  <si>
+    <t>5438N02518E025</t>
+  </si>
+  <si>
+    <t>A5228/26 NOTAMN
+Q) EYVL/QNMAS/IV/BO /AE/000/999/5438N02518E025
+A) EYVI B) 2609070500 C) 2611131300
+E) VILNIUS DVOR/DME VNO 113.800MHZ/CH85X U/S DUE TO MAINTENANCE</t>
   </si>
   <si>
     <t>A5118/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>NOTAMR</t>
   </si>
   <si>
     <t>A4515/26</t>
   </si>
   <si>
     <t>5548N02332E001</t>
   </si>
   <si>
     <t>A5118/26 NOTAMR A4515/26
 Q) EYVL/QWULW/IV/BO /W /000/006/5548N02332E001
 A) EYVL B) 2608030730 C) 2610260700EST
 E) DRONES FLT ACT WILL TAKE PLACE WI 1900M RADIUS CENTRED ON 554828N
 0233219E (RADVILISKIS). OPS CTC +370 624 72 991
 F) GND G) 30M AGL</t>
   </si>
   <si>
-    <t>DAN007</t>
-[...1 lines deleted...]
-  <si>
     <t>A5117/26</t>
   </si>
   <si>
     <t>A4514/26</t>
   </si>
   <si>
     <t>5540N02515E001</t>
   </si>
   <si>
     <t>A5117/26 NOTAMR A4514/26
 Q) EYVL/QWULW/IV/BO /W /000/008/5540N02515E001
 A) EYVL B) 2608030729 C) 2610260700EST
 E) DRONES FLT ACT WILL TAKE PLACE WI 1000M RADIUS CENTRED ON 553953N
 0251525E (VILKPEDE). OPS CTC +370 624 72 991
 F) GND G) 30M AGL</t>
   </si>
   <si>
-    <t>DAN006</t>
-[...1 lines deleted...]
-  <si>
     <t>A5116/26</t>
   </si>
   <si>
     <t>A4513/26</t>
   </si>
   <si>
     <t>5455N02404E002</t>
   </si>
   <si>
     <t>A5116/26 NOTAMR A4513/26
 Q) EYVL/QWULW/IV/BO /W /000/005/5455N02404E002
 A) EYVL B) 2608030729 C) 2610260700EST
 E) DRONES FLT ACT WILL TAKE PLACE WI 2350M RADIUS CENTRED ON 545509N
 0240408E (PALEMONAS). OPS CTC +370 624 72 991
 F) GND G) 30M AGL</t>
   </si>
   <si>
-    <t>DAN005</t>
-[...1 lines deleted...]
-  <si>
     <t>A5115/26</t>
   </si>
   <si>
     <t>A4512/26</t>
   </si>
   <si>
     <t>5453N02356E001</t>
   </si>
   <si>
     <t>A5115/26 NOTAMR A4512/26
 Q) EYVL/QWULW/IV/BO /W /000/005/5453N02356E001
 A) EYVL B) 2608030728 C) 2610260700EST
 E) DRONES FLT ACT WILL TAKE PLACE WI 600M RADIUS CENTRED ON 545258N
 0235549E (SANCIAI). OPS CTC +370 624 72 991
 F) GND G) 30M AGL</t>
   </si>
   <si>
-    <t>DAN004</t>
-[...138 lines deleted...]
-  <si>
     <t>A5086/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>EYKA</t>
   </si>
   <si>
     <t>A5086/26 NOTAMN
 Q) EYVL/QPOCH/I /NBO/A /000/999/5458N02405E005
 A) EYKA B) 2607312100 C) PERM
 E) REF IAC - ICAO KAUNAS (EYKA) RNP RWY08 (CAT A/B/C/D). OCA(OCH)
 VALUES CHANGED AS FLW: STRAIGHT-IN APPROACH LPV ACFT CAT A 516
 (277)FT, CAT B 528(289)FT, CAT C 536(297)FT,  CAT D 547(308)FT 
 INSTEAD OF PUBLISHED</t>
   </si>
   <si>
     <t>A5085/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>EYVI</t>
   </si>
   <si>
     <t>A5085/26 NOTAMN
 Q) EYVL/QPOCH/I /NBO/A /000/999/5438N02517E005
 A) EYVI B) 2607312100 C) PERM
 E) REF IAC-ICAO VILNIUS (EYVI) RNP RWY01/19 (CAT A/B/C/D). OCA(OCH)
 VALUES FOR STRAIGHT-IN APPROACH LPV CHANGED AS FLW:
 RWY01: CAT A 924(329)FT, CAT B 936(341)FT, CAT C 945(350)FT, CAT
        D 955(360)FT INSTEAD OF PUBLISHED.
 RWY19: CAT A 935(286)FT, CAT B 947(298)FT, CAT C 955(306)FT, CAT
        D 966(317)FT INSTEAD OF PUBLISHED.</t>
   </si>
   <si>
     <t>A5084/26</t>
   </si>
   <si>
-    <t>5558N02106E005</t>
-[...1 lines deleted...]
-  <si>
     <t>A5084/26 NOTAMN
 Q) EYVL/QPOCH/I /NBO/A /000/999/5558N02106E005
 A) EYPA B) 2607312100 C) PERM
 E) REF IAC-ICAO  PALANGA (EYPA) RNP RWY01 (CAT A/B/C/D). OCA(OCH)
 VALUES CHANGED AS FLW: STRAIGHT-IN APPROACH LPV ACFT CAT A 300
 (267)FT, CAT B 312(279)FT, CAT C 320(287)FT,  CAT D 331(298)FT 
 INSTEAD OF PUBLISHED</t>
   </si>
   <si>
-    <t>A5081/26</t>
-[...205 lines deleted...]
-  <si>
     <t>A5014/26</t>
   </si>
   <si>
     <t>A2621/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>5546N02229E155</t>
   </si>
   <si>
     <t>A5014/26 NOTAMR A2621/26
 Q) EYVL/QGWXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2607290510 C) 2610302100EST
 E) PRECAUTION-GNSS SIGNAL JAMMING AND SPOOFING CAN BE  EXPECTED IN
 VILNIUS FIR  MOSTLY IN WESTERN AND SOUTHERN PARTS. CONVENTIONAL
 NAV AIDS AVAILABLE  AND MAY BE USED AS RECOMENDED  IN EASA  SIB
 2022-02R4. AIR  CREW  ARE ASKED  TO INFORM  AN ATC OF ANY  GNSS
 INTERFERENCE DETECTED</t>
   </si>
   <si>
-    <t>DAN001</t>
-[...1 lines deleted...]
-  <si>
     <t>A5013/26</t>
   </si>
   <si>
     <t>A2550/26</t>
   </si>
   <si>
     <t>A5013/26 NOTAMR A2550/26
 Q) EYVL/QMXLC/IV/BO /A /000/999/5558N02106E005
 A) EYPA B) 2607290505 C) 2611302200EST
 E) TWY BRAVO CLOSED DUE TO WIP</t>
-  </si>
-[...1 lines deleted...]
-    <t>DAN027</t>
   </si>
   <si>
     <t>A5007/26</t>
   </si>
   <si>
     <t>5434N02329E001</t>
   </si>
   <si>
     <t>A5007/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /E /000/012/5434N02329E001
 A) EYVL B) 2609010000 C) 2701302359EST
 E) NEW GROUP OF AIR NAV OBST (WINDMILL FARMS) UNDER CONSTRUCTION AT
 FLW PSN: 543423N 0232914E. ELEV 1121FT/HGT 787FT, NOT LGTD</t>
   </si>
   <si>
-    <t>A4898/26</t>
-[...42 lines deleted...]
-  <si>
     <t>A4763/26</t>
   </si>
   <si>
     <t>A4728/26</t>
   </si>
   <si>
     <t>A4763/26 NOTAMR A4728/26
 Q) EYVL/QMXLT/IV/M  /A /000/999/5554N02324E005
 A) EYSA B) 2607161003 C) 2610161600EST
 E) START UP AND MOVEMENT WITH THE ENGINE RUNNING PROHIBITED  ON TWY
 GOLF SEGMENT FROM HEL HANGAR TO DISARMAMENT STAND NR 4 INCLUDING</t>
-  </si>
-[...35 lines deleted...]
-CAR TEST DRIVE</t>
   </si>
   <si>
     <t>A4481/26</t>
   </si>
   <si>
     <t>A4480/26</t>
   </si>
   <si>
     <t>A4481/26 NOTAMR A4480/26
 Q) EYVL/QPUXX/I /BO /A /000/999/5438N02517E005
 A) EYVI B) 2607071000 C) 2701012200
 E) REF AIP SUP 14/26 WEF 02JUL2026, DUE TO ESTABLISHED  OF TEMPORARY
 PROHIBITED AREAS, PARAGRAPH  FOR  MISSED APPROACH  ON ILS Z RWY19
 (CAT A/B/C/D/) AMEND LAST SENTENCE AS FLW: IN CASE OF COM FAILURE 
 CLIMB  ON COURSE 194DEG  TO VI413 (ALTITUDE A3000+, SPEED K210-),
 THEN  TURN  RIGHT DIRECT TO  MIZOP (ALTITUDE A5000+, SPEED K230-) 
 INSTEAD OF : IN CASE  OF COM FAILURE  PROCEED TO  THE ALTERNATIVE 
 AIRFIELD</t>
   </si>
   <si>
-    <t>A4395/26</t>
-[...22 lines deleted...]
-  <si>
     <t>A4376/26</t>
   </si>
   <si>
     <t>A4376/26 NOTAMN
 Q) EYVL/QFAXX/IV/NBO/A /000/999/5458N02405E005
 A) EYKA B) 2607020830 C) 2706302100EST
 E) DRG OPS IN LVP (LOW VISIBILITY PROC), THE  TKOF OF ACFT CAT A-D
 FROM  RWY 08/26 IS PERMITTED  WHEN RVR (RUNWAY VISUAL RANGE) IS
 LESS THAN 600M BUT  NOT LESS THAN 350M</t>
-  </si>
-[...29 lines deleted...]
-    <t>DAN033</t>
   </si>
   <si>
     <t>A4332/26</t>
   </si>
   <si>
     <t>A4332/26 NOTAMN
 Q) EYVL/QAACH/IV/BO /AE/000/999/5558N02106E005
 A) EYPA B) 2607070000 C) PERM
 E) DUE TO  ESTABLISHED  OF NEW AIR NAV OBST (SEE NOTAM A4277/26),
 MSA VALUE CHANGED AS FLW: MSA BASED ON  NDB PN SECTOR BTN 201-
 019DEG AND MSA BASED ON ARP EYPA SECTOR BTN 202-018DEG TO READ
 2100FT INSTEAD OF 1900FT. REF AIP PALANGA(EYPA) ALL VALID SID,
 STAR AND IAC</t>
   </si>
   <si>
-    <t>DAN030</t>
-[...13 lines deleted...]
-  <si>
     <t>A4326/26</t>
   </si>
   <si>
     <t>5439N02518E001</t>
   </si>
   <si>
     <t>A4326/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /AE/000/008/5439N02518E001
 A) EYVI B) 2607020500 C) 2610312359EST
 E) TOWER CRANE OPR ON PSN 543846.9N 0251817.9E, APRX 1.47KM NE  FM
 ARP EYVI. CRANE HGT 37.7M AGL/254M AMSL, OPR RADIUS 60M, MARKED</t>
-  </si>
-[...1 lines deleted...]
-    <t>DAN029</t>
   </si>
   <si>
     <t>A4297/26</t>
   </si>
   <si>
     <t>A4297/26 NOTAMN
 Q) EYVL/QAFCH/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2607070000 C) PERM
 E) DUE TO ESTABLISHED OF NEW AIR NAV OBST (SEE  NOTAMS A4277/26  AND
 A4278/26), AMA AND MEF VALUES CHANGED AS FLW:  AMA(30MIN) TO READ
 2:1 AND MEF TO READ 1:2 IN MESH GRID 5530N 02130E, AND AMA (1MIN)
 TO READ 2:1 IN MESH GRID 5500N 02100E. REF  TO ALL  RELEVANT  AIP
 CHARTS</t>
   </si>
   <si>
     <t>A4278/26</t>
   </si>
   <si>
     <t>5541N02200E001</t>
   </si>
   <si>
     <t>A4278/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /E /000/011/5541N02200E001
 A) EYVL B) 2607070000 C) PERM
 E) NEW GROUP OF AIR NAV OBST ERECTED AT PSN 554130N 0220004E. OBST 
@@ -1136,131 +1476,51 @@
   </si>
   <si>
     <t>A4271/26 NOTAMN
 Q) EYVL/QWULW/IV/BO /W /000/012/5442N02515E003
 A) EYVL B) 2607010400 C) 2610311330
 D) 0400-0730 0930-1330
 E) UAV BVLOS FLT WILL TAKE PLACE WI FLW AREAS:
 AREA 1: 1.45KM RADIUS OF 543954.00N 0251400.00E (VILKPEDE),
 AREA 2: 1.24KM RADIUS OF 544034.22N 0251538.37E (NAUJAMESTIS),
 AREA 3: 1.08KM RADIUS OF 544125.32N 0251714.67E  (VILNIUS CITY
         CENTER),
 AREA 4: 1.45KM RADIUS OF 544239.46N 0251855.29E  (ANTAKALNIS).
 AREA 5: 1.11KM RADIUS OF 544224.23N 0251605.59E  (SNIPISKES),
 AREA 6: 1.8KM  RADIUS OF 544126.49N 0251209.49E  (KAROLINISKES),
 AREA 7: 1.37KM RADIUS OF 544247.11N 0251317.98E  (JUSTINISKES),
 AREA 8: 1.21KM RADIUS OF 544349.88N 0251629.65E  (PASILAICIAI),
 AREA 9: 1.25KM RADIUS OF 544345.65N 0251520.64E  (FABIJONISKIAI),
 AREA10: 1.17KM RADIUS OF 544413.43N 0251528.70E  (FABIJONISKIAI),
 AREA11: 1.03KM RADIUS OF 544419.82N 0251654.17E  (JERUZALE),
 AREA12: 0.8KM  RADIUS OF 544254.28N 0251509.47E  (SESKINE).
 VERTICAL  LIMITS: LOWER - 20M AGL, UPPER - 120M AGL. OPS  CTC:
 +370 660 51 349, +370 699 16 305
 F) 20M AGL G) 120M AGL</t>
   </si>
   <si>
-    <t>A4203/26</t>
-[...57 lines deleted...]
-  <si>
     <t>DAN036</t>
-  </si>
-[...19 lines deleted...]
-E) STOP BAR LIGHTS TWY BRAVO AND TWY ECHO U/S</t>
   </si>
   <si>
     <t>A3565/26</t>
   </si>
   <si>
     <t>A7007/25</t>
   </si>
   <si>
     <t>A3565/26 NOTAMR A7007/25
 Q) EYVL/QAFLP/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011148 C) 2612011415EST
 E) ACCORDING  TO THE COUNCIL  REGULATION  IT IS PROHIBITED FOR  ANY  
 AIRCRAFT OPERATED BY BELARUSIAN AIR CARRIERS,INCLUDING MARKETING
 CARRIERS  IN CODESHARING  OR BLOCKED-SPACE ARRANGEMENTS, TO LAND
 IN, TAKE-OFF  FROM  OR OVERFLY THE TERRITORY  OF THE REPUBLIC OF 
 LITHUANIA,EXCEPT IN CASE OF EMERGENCY LANDING OR EMERGENCY OVER- 
 FLIGHT</t>
   </si>
   <si>
     <t>DAN035</t>
   </si>
   <si>
     <t>A3564/26</t>
   </si>
   <si>
@@ -1362,256 +1622,154 @@
   </si>
   <si>
     <t>A3560/26 NOTAMR A0552/26
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011146 C) 2612011315
 E) PRECAUTION - UNAUTHORIZED  UNMANNED FREE  BALLOONS  FLIGHTS WITH
 ATTACHED  BOXES  APPROXIMATELY 30KG WITH SMUGGLED  ITEMS  MAY BE
 EXPECTED IN THE SOUTH-EASTERN PART  OF LITHUANIA, ENTERING  FROM 
 BELARUSIAN AIRSPACE INTO LITHUANIAN AIRSPACE. TEMPORARY AIRSPACE
 RESTRICTIONS MAY BE EXPECTED</t>
   </si>
   <si>
     <t>A3544/26</t>
   </si>
   <si>
     <t>A3544/26 NOTAMN
 Q) EYVL/QMXLT/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2606020500 C) PERM
 E) REF  AIP AD GMC VILNIUS (EYVI), TAXIWAYS NOTE 2  CHANGED  AS FLW:
 SECOND SENTENCE TO READ: FROM TWY E (ECHO) TO TWY B (BRAVO) WING-
 SPAN 47M INSTEAD OF FROM TWY E (ECHO) TO TWY D (DELTA)..AND THIRD
 SENTENCE TO READ: FROM TWY B (BRAVO) TO TWY Z (ZULU) WINGSPAN 65M  
 INSTEAD OF FROM TWY D (DELTA) TO TWY Z (ZULU).. OTHER INFO WO CHG</t>
   </si>
   <si>
-    <t>A3506/26</t>
-[...76 lines deleted...]
-  <si>
     <t>B0038/26</t>
   </si>
   <si>
     <t>5546N02229E005</t>
   </si>
   <si>
     <t>B0038/26 NOTAMN
 Q) EYVL/QOAXX/IV/M  /E /000/999/5546N02229E005
 A) EYVL B) 2605130705 C) PERM
 E) REF VFR AIP PAGE GEN 0.4-2 COLUMN 1. DELETE PAGE AD EYSA-5 DATE
 20 MAR 2025. THIS ERROR WILL BE CORRECTED BY VFR AIP AMDT NR 81 
 WEF 29 OCT 2026</t>
   </si>
   <si>
     <t>A2807/26</t>
   </si>
   <si>
     <t>A2724/26</t>
   </si>
   <si>
     <t>A2807/26 NOTAMR A2724/26
 Q) EYVL/QFAXX/IV/BO /A /000/999/5558N02106E005
 A) EYPA B) 2605071200 C) PERM
 E) REF AIP EYPA AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYPA CTR/TMA, ONLY TWO TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 PALANGA CTR/TMA</t>
   </si>
   <si>
-    <t>A2723/26</t>
-[...13 lines deleted...]
-  <si>
     <t>A2722/26</t>
   </si>
   <si>
     <t>A2722/26 NOTAMN
 Q) EYVL/QFAXX/IV/BO /A /000/999/5438N02517E005
 A) EYVI B) 2605060000 C) PERM
 E) REF AIP EYVI AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYVI CTR/TMA, ONLY ONE TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 VILNIUS CTR/TMA</t>
   </si>
   <si>
     <t>A2687/26</t>
   </si>
   <si>
     <t>5518N02242E001</t>
   </si>
   <si>
     <t>A2687/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /E /000/010/5518N02242E001
 A) EYVL B) 2605110000 C) PERM
 E) NEW  AIR NAV GROUP OBST  ERECTED  AT PSN 551733N 0224137E. OBST
 IDENT : EYC0113, TYPE : WINDMILL  FARMS, ELEV 906FT/ HGT 722FT,
 LGTD. REF AIP ENR 5.4 AIR NAV OBSTACLES AND ALL RELEVANT CHARTS</t>
   </si>
   <si>
-    <t>A2608/26</t>
-[...10 lines deleted...]
-  <si>
     <t>B0029/26</t>
   </si>
   <si>
     <t>B0010/26</t>
   </si>
   <si>
     <t>5429N02500E005</t>
   </si>
   <si>
     <t>EYVP</t>
   </si>
   <si>
     <t>B0029/26 NOTAMR B0010/26
 Q) EYVL/QOBCE/IV/M  /AE/000/007/5429N02500E005
 A) EYVP B) 2604290715 C) 2612312359EST
 E) NEW TEMPO MIL ANTENNA INSTL  AT PSN 542911N 0245955E, APRX 115M
 ESE FM EYPH ARP (PALUKNYS/AV), ANTENNA AVBL FOR FLIGHTS TO EYPH
 AND  EYVP (PALUKNYS) AERODROMES. ANTENNA HGT 25M AGL/201M AMSL, 
 LIGHTED</t>
   </si>
   <si>
     <t>A2247/26</t>
   </si>
   <si>
     <t>A2247/26 NOTAMN
 Q) EYVL/QMPAW/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2605010000 C) PERM
 E) ACFT STAND NR 47A IS COMPLETELY WITHDRAWN. REF AIP EYVI AD 2.20
 LOCAL AD REGULATION, AD GROUND MOVEMENT CHART AND APDC  VILNIUS 
 (EYVI)</t>
   </si>
   <si>
     <t>A1845/26</t>
   </si>
   <si>
     <t>A1845/26 NOTAMN
 Q) EYVL/QATLT/IV/NBO/AE/000/095/5546N02229E155
 A) EYVI B) 2603290900 C) 2610241300
 D) DAILY 0900-1300
 E) IFR/VFR TRG FLT WI VILNIUS CTR/TMA (EYVI) ARE NOT ALLOWED</t>
+  </si>
+  <si>
+    <t>DAN030</t>
   </si>
   <si>
     <t>A0738/26</t>
   </si>
   <si>
     <t>5553N02324E100</t>
   </si>
   <si>
     <t>A0738/26 NOTAMN
 Q) EYVL/QNNXX/IV/BO /AE/000/999/5553N02324E100
 A) EYSA B) 2602061250 C) PERM
 E) REF AIP SUP 03/26 'UPDATED SIAULIAI AD TACAN DATA AND IAC FOR MIL
 ACFT', AMEND ITEM 1 OF CHANGES: AFTER TACAN SQQ COORD DELETE TEXT:
 CH - 100X, COVERAGE - 80NM</t>
   </si>
   <si>
     <t>A0708/26</t>
   </si>
   <si>
     <t>5540N02324E005</t>
   </si>
   <si>
     <t>A0708/26 NOTAMN
 Q) EYVL/QPIXX/I /NBO/A /000/999/5540N02324E005
 A) EYSA B) 2602051118 C) PERM
@@ -1970,2437 +2128,2654 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H100"/>
+  <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>9</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
       <c r="E1" t="s">
         <v>11</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
         <v>11</v>
       </c>
       <c r="H1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
         <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
       <c r="H18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
         <v>87</v>
       </c>
-      <c r="E19" t="s">
-[...2 lines deleted...]
-      <c r="F19" t="s">
+      <c r="G19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
         <v>90</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="G21" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" t="s">
         <v>99</v>
       </c>
-      <c r="B22" t="s">
+      <c r="H22" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H23" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="G24" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
       <c r="H25" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>112</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>113</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>117</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>8</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G29" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="G30" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>134</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
+        <v>137</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>138</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" t="s">
+        <v>125</v>
+      </c>
+      <c r="G32" t="s">
         <v>126</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>141</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="G33" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>146</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G34" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>150</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="G35" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" t="s">
         <v>131</v>
       </c>
-      <c r="G36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="C37" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="G37" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="G38" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B39" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G39" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C40" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="G40" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="G41" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="G42" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="H42" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G43" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H43" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>162</v>
+        <v>130</v>
       </c>
       <c r="G44" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H44" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>130</v>
       </c>
       <c r="G45" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H45" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="G46" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C47" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="C48" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G48" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H48" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="B49" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
-        <v>179</v>
+        <v>103</v>
       </c>
       <c r="G49" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H49" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>0</v>
       </c>
       <c r="B50" t="s">
         <v>1</v>
       </c>
       <c r="C50" t="s">
         <v>2</v>
       </c>
       <c r="D50" t="s">
         <v>3</v>
       </c>
       <c r="E50" t="s">
         <v>4</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50" t="s">
         <v>6</v>
       </c>
       <c r="H50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>8</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="G51" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="H51" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="G52" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="H52" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="C53" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G53" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="H53" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>136</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="G54" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="H54" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="B55" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>130</v>
       </c>
       <c r="G55" t="s">
-        <v>198</v>
+        <v>131</v>
       </c>
       <c r="H55" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>200</v>
+        <v>95</v>
       </c>
       <c r="B56" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>202</v>
+        <v>130</v>
       </c>
       <c r="G56" t="s">
-        <v>198</v>
+        <v>131</v>
       </c>
       <c r="H56" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>177</v>
+        <v>106</v>
       </c>
       <c r="B57" t="s">
         <v>204</v>
       </c>
       <c r="C57" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
         <v>205</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="G57" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="H57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="B58" t="s">
         <v>207</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D58" t="s">
+        <v>208</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="G58" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H58" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="B59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D59" t="s">
+        <v>211</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>171</v>
+        <v>212</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="B60" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D60" t="s">
+        <v>215</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="G60" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="H60" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D61" t="s">
+        <v>218</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G61" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H61" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>128</v>
       </c>
       <c r="B62" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
+        <v>222</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
-        <v>131</v>
+        <v>223</v>
       </c>
       <c r="G62" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="H62" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>128</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="G63" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="H63" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="B64" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C64" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>127</v>
+        <v>229</v>
       </c>
       <c r="G64" t="s">
-        <v>128</v>
+        <v>230</v>
       </c>
       <c r="H64" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>65</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="G65" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H65" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>228</v>
+        <v>69</v>
       </c>
       <c r="B66" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
       <c r="H66" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
       <c r="H67" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B68" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
-        <v>235</v>
+        <v>103</v>
       </c>
       <c r="G68" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H68" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>238</v>
+        <v>125</v>
       </c>
       <c r="G69" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="H69" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B70" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
+        <v>130</v>
+      </c>
+      <c r="G70" t="s">
         <v>131</v>
       </c>
-      <c r="G70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="B71" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
-        <v>143</v>
+        <v>247</v>
       </c>
       <c r="G71" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H71" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D72" t="s">
+        <v>250</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
-        <v>131</v>
+        <v>251</v>
       </c>
       <c r="G72" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="B73" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C73" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>184</v>
+        <v>255</v>
       </c>
       <c r="G73" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>218</v>
+        <v>81</v>
       </c>
       <c r="B74" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>258</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
-        <v>162</v>
+        <v>259</v>
       </c>
       <c r="G74" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="B75" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
+        <v>262</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
-        <v>184</v>
+        <v>263</v>
       </c>
       <c r="G75" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="C76" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="G76" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="H76" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>53</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="C77" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>171</v>
+        <v>130</v>
       </c>
       <c r="G77" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="H77" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>261</v>
+        <v>57</v>
       </c>
       <c r="B78" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C78" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="G78" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H78" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="B79" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C79" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D79" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>218</v>
+        <v>136</v>
       </c>
       <c r="B80" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C80" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D80" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="G80" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="H80" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>272</v>
+        <v>148</v>
       </c>
       <c r="B81" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C81" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
-        <v>171</v>
+        <v>278</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>276</v>
+        <v>101</v>
       </c>
       <c r="B82" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C82" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
-        <v>171</v>
+        <v>18</v>
       </c>
       <c r="G82" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H82" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="B83" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>284</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
+        <v>130</v>
+      </c>
+      <c r="G83" t="s">
         <v>131</v>
       </c>
-      <c r="G83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H83" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>191</v>
+        <v>81</v>
       </c>
       <c r="B84" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C84" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="G84" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="H84" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="B85" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" t="s">
-        <v>184</v>
+        <v>103</v>
       </c>
       <c r="G85" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="H85" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>173</v>
+        <v>148</v>
       </c>
       <c r="B86" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G86" t="s">
-        <v>289</v>
+        <v>131</v>
       </c>
       <c r="H86" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>291</v>
+        <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C87" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
+        <v>195</v>
+      </c>
+      <c r="G87" t="s">
+        <v>11</v>
+      </c>
+      <c r="H87" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="B88" t="s">
+        <v>295</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" t="s">
         <v>296</v>
       </c>
-      <c r="C88" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+      <c r="G88" t="s">
+        <v>11</v>
+      </c>
+      <c r="H88" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="B89" t="s">
+        <v>298</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" t="s">
+        <v>299</v>
+      </c>
+      <c r="G89" t="s">
+        <v>11</v>
+      </c>
+      <c r="H89" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="B90" t="s">
+        <v>301</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" t="s">
+        <v>302</v>
+      </c>
+      <c r="G90" t="s">
+        <v>11</v>
+      </c>
+      <c r="H90" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>74</v>
+        <v>304</v>
       </c>
       <c r="B91" t="s">
+        <v>305</v>
+      </c>
+      <c r="C91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" t="s">
         <v>306</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="G91" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="H91" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>80</v>
+        <v>308</v>
       </c>
       <c r="B92" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D92" t="s">
+        <v>310</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
-        <v>131</v>
+        <v>195</v>
       </c>
       <c r="G92" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>90</v>
+        <v>312</v>
       </c>
       <c r="B93" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D93" t="s">
+        <v>314</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D94" t="s">
+        <v>317</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="G94" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>62</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" t="s">
-        <v>317</v>
+        <v>195</v>
       </c>
       <c r="G95" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>99</v>
+        <v>323</v>
       </c>
       <c r="B96" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>325</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" t="s">
-        <v>131</v>
+        <v>195</v>
       </c>
       <c r="G96" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="B97" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" t="s">
-        <v>171</v>
+        <v>130</v>
       </c>
       <c r="G97" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H97" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>221</v>
+        <v>61</v>
       </c>
       <c r="B98" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="G98" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="H98" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>272</v>
+        <v>21</v>
       </c>
       <c r="B99" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C99" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="D99" t="s">
+        <v>333</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" t="s">
-        <v>328</v>
+        <v>103</v>
       </c>
       <c r="G99" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="H99" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>0</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" t="s">
+        <v>3</v>
+      </c>
+      <c r="E100" t="s">
+        <v>4</v>
+      </c>
+      <c r="F100" t="s">
+        <v>5</v>
+      </c>
+      <c r="G100" t="s">
+        <v>6</v>
+      </c>
+      <c r="H100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>77</v>
+      </c>
+      <c r="B101" t="s">
+        <v>335</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" t="s">
+        <v>130</v>
+      </c>
+      <c r="G101" t="s">
+        <v>131</v>
+      </c>
+      <c r="H101" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
         <v>85</v>
       </c>
-      <c r="B100" t="s">
-[...15 lines deleted...]
-        <v>332</v>
+      <c r="B102" t="s">
+        <v>337</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" t="s">
+        <v>338</v>
+      </c>
+      <c r="G102" t="s">
+        <v>11</v>
+      </c>
+      <c r="H102" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" t="s">
+        <v>340</v>
+      </c>
+      <c r="C103" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" t="s">
+        <v>341</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" t="s">
+        <v>342</v>
+      </c>
+      <c r="G103" t="s">
+        <v>343</v>
+      </c>
+      <c r="H103" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>156</v>
+      </c>
+      <c r="B104" t="s">
+        <v>345</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" t="s">
+        <v>130</v>
+      </c>
+      <c r="G104" t="s">
+        <v>131</v>
+      </c>
+      <c r="H104" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>101</v>
+      </c>
+      <c r="B105" t="s">
+        <v>347</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" t="s">
+        <v>195</v>
+      </c>
+      <c r="G105" t="s">
+        <v>131</v>
+      </c>
+      <c r="H105" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>349</v>
+      </c>
+      <c r="B106" t="s">
+        <v>350</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" t="s">
+        <v>351</v>
+      </c>
+      <c r="G106" t="s">
+        <v>19</v>
+      </c>
+      <c r="H106" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>319</v>
+      </c>
+      <c r="B107" t="s">
+        <v>353</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" t="s">
+        <v>354</v>
+      </c>
+      <c r="G107" t="s">
+        <v>19</v>
+      </c>
+      <c r="H107" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" t="s">
+        <v>356</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" t="s">
+        <v>357</v>
+      </c>
+      <c r="G108" t="s">
+        <v>11</v>
+      </c>
+      <c r="H108" t="s">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">