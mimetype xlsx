--- v1 (2026-09-13)
+++ v2 (2026-11-05)
@@ -12,1742 +12,402 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>[[notams:internal_number]]</t>
   </si>
   <si>
     <t>[[notams:msg_id]]</t>
   </si>
   <si>
     <t>[[notams:msg_type]]</t>
   </si>
   <si>
     <t>[[notams:msg_ref]]</t>
   </si>
   <si>
     <t>[[notams:q_fir]]</t>
   </si>
   <si>
     <t>[[notams:q_coordinates]]</t>
   </si>
   <si>
     <t>[[notams:a_icao_code]]</t>
   </si>
   <si>
     <t>[[notams:msg_raw]]</t>
   </si>
   <si>
-    <t>DAN003</t>
-[...5 lines deleted...]
-    <t>NOTAMN</t>
+    <t>DAN035</t>
+  </si>
+  <si>
+    <t>A3564/26</t>
+  </si>
+  <si>
+    <t>NOTAMR</t>
+  </si>
+  <si>
+    <t>A7006/25</t>
   </si>
   <si>
     <t>EYVL</t>
   </si>
   <si>
-    <t>5507N02223E002</t>
-[...893 lines deleted...]
-  <si>
     <t>5546N02229E155</t>
-  </si>
-[...506 lines deleted...]
-    <t>A7006/25</t>
   </si>
   <si>
     <t>A3564/26 NOTAMR A7006/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011148 C) 2612011415EST
 E) FOLLOWING EASA  SAFETY  DIRECTIVE SD NR. 2021-02 LITHUANIAN  AIR
 CARRIERS AND  CAPTAINS OF ACFT  IN CHARGE OF AIR SERVICE MANAGED
 BY CARRIERS  HOLDERS OF OPERATING LICENCE  ISSUED  BY LITHUANIA,
 WHETHER THEY ARE CONTRACTUAL CARRIERS AND/OR  DE FACTO CARRIERS,
 OR PERFORMING AIR SERVICE  WITH COMMERCIAL CHARTER AGREEMENT  OR
 WITH CODE SHARING  AND TO ALL FLIGHT  PERFORMED WITH  LITHUANIAN
 ACFT  REGISTRATION, SHALL  NOT CONDUCT  OPERATIONS  IN MINSK FIR
 (UMMV) UNLESS THE USE  OF THAT AIRSPACE IS DEEMED  NECESSARY  TO
 ENSURE  SAFE  OPERATION  IN CASE  OF UNFORESSEEN  CIRCUMSTANCES.
 FOREIGN AIR CARRIERS INBOUND LITHUANIAN AIRSPACE ARE RECOMMENDED
 TO AVOID BELARUS MINSK FIR (UMMV)</t>
   </si>
   <si>
     <t>DAN034</t>
   </si>
   <si>
     <t>A3563/26</t>
   </si>
   <si>
     <t>A7005/25</t>
   </si>
   <si>
     <t>A3563/26 NOTAMR A7005/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011147 C) 2612011415EST
 E) MILITARY INVASION OF UKRAINE BY RUSSIAN FEDERATION.
 LITHUANIAN AIR OPERATORS AND OWNERS  OF AIRCRAFT REGISTERED IN
 LITHUANIA  SHALL  NOT ENTER  UIR KYIV (UKBU), FIR LVIV (UKLV),
 FIR  KYIV (UKBV), FIR  DNIPROPETROVSK (UKDV), FIR   SIMFEROPOL
 (UKFV), FIR  ODESA (UKOV), FIR ROSTOV-NA-DONU (URRV).
 SAID OPERATORS  AND  AIRCRAFT OWNERS SHALL  ALSO  AVOID FLIGHT
 OPERATIONS WITHIN THE BUFFER ZONE EXTENDING OUT TO 200NM ALONG
 THE UKRAINE/RUSSIA BORDER.
 OPERATIONS WITHIN THE FIR  CHISINAU (LUUU) AIRSPACE SHALL ONLY
 BE UNDERTAKEN IN COMPLIANCE WITH APPLICABLE AERONAUTICAL PUBLI-
 CATIONS ISSUED BY REPUBLIC OF MOLDOVA.
 OPERATORS ARE REMINDED THAT OPERATIONS WITHIN FIR MINSK (UMMV)
 ARE  PROHIBITED  IN  ACCORDANCE  WITH  EASA SAFETY  DIRECTIVES
 SD-2021-02 AND SD-2021-03.
 ADDITIONAL  RISK  ASSESSMENT  AND  FLIGHT  PLANNING  DECISIONS
 SHALL BE  TAKEN  BEFORE  OPERATING  IN THE FOLLOWING AIRSPACE:
 MOSCOW (UUWV)</t>
   </si>
   <si>
+    <t>DAN033</t>
+  </si>
+  <si>
     <t>A3562/26</t>
   </si>
   <si>
     <t>A7004/25</t>
+  </si>
+  <si>
+    <t>5546N02229E999</t>
   </si>
   <si>
     <t>A3562/26 NOTAMR A7004/25
 Q) EYVL/QAFLP/IV/NBO/E /000/999/5546N02229E999
 A) EYVL B) 2606011147 C) 2612011415EST
 E) UKRAINIAN CRISIS - ALL RUSSIAN REGISTERED AIRCRAFT AND AIRCRAFT 
 OWNED, CHARTERED OR OPERATED  BY NATURAL OR LEGAL PERSONS  FROM
 THE  RUSSIAN FEDERATION  OR BY OPERATORS  HOLDING  AIR OPERATOR 
 CERTIFICATE (AOC) ISSUED  BY THE RUSSIAN FEDERATION AUTHORITIES
 ARE PROHIBITED  TO ENTER, EXIT  OR OVERFLY  LITHUANIAN AIRSPACE 
 EXCEPT  HUMANITARIAN, SAR AND  LEASED AIRCRAFT  ONE-WAY RETURN- 
 FLIGHTS  WITH  THE  PERMISSION  OF THE  APPROPRIATE  LITHUANIAN  
 AUTHORITIES AND IN CASE OF EMERGENCY LANDING OR EMERGENCY OVER-
 FLIGHT</t>
   </si>
   <si>
+    <t>DAN032</t>
+  </si>
+  <si>
     <t>A3561/26</t>
   </si>
   <si>
     <t>A7003/25</t>
   </si>
   <si>
     <t>A3561/26 NOTAMR A7003/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011147 C) 2612011415EST
 E) ALL NON-COMMERCIAL FLIGHTS FROM REPUBLIC OF LITHUANIA TO RUSSIAN
 FEDERATION ARE ALLOWED WITH  THE PRIOR PEERMISSION ONLY. PERMIS-
 SIONS ARE ISSUED  BY LITHUANIAN TRANSPORT SAFETY  ADMINISTRATION
 VIA EMAIL: SANKCIJOS(AT)LTSA.LT  AT LEAST 96HR BEFORE THE FLIGHT</t>
   </si>
   <si>
     <t>DAN031</t>
   </si>
   <si>
     <t>A3560/26</t>
   </si>
   <si>
     <t>A0552/26</t>
   </si>
   <si>
     <t>A3560/26 NOTAMR A0552/26
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011146 C) 2612011315
 E) PRECAUTION - UNAUTHORIZED  UNMANNED FREE  BALLOONS  FLIGHTS WITH
 ATTACHED  BOXES  APPROXIMATELY 30KG WITH SMUGGLED  ITEMS  MAY BE
 EXPECTED IN THE SOUTH-EASTERN PART  OF LITHUANIA, ENTERING  FROM 
 BELARUSIAN AIRSPACE INTO LITHUANIAN AIRSPACE. TEMPORARY AIRSPACE
 RESTRICTIONS MAY BE EXPECTED</t>
   </si>
   <si>
+    <t>DAN015</t>
+  </si>
+  <si>
     <t>A3544/26</t>
+  </si>
+  <si>
+    <t>NOTAMN</t>
+  </si>
+  <si>
+    <t>5438N02517E005</t>
+  </si>
+  <si>
+    <t>EYVI</t>
   </si>
   <si>
     <t>A3544/26 NOTAMN
 Q) EYVL/QMXLT/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2606020500 C) PERM
 E) REF  AIP AD GMC VILNIUS (EYVI), TAXIWAYS NOTE 2  CHANGED  AS FLW:
 SECOND SENTENCE TO READ: FROM TWY E (ECHO) TO TWY B (BRAVO) WING-
 SPAN 47M INSTEAD OF FROM TWY E (ECHO) TO TWY D (DELTA)..AND THIRD
 SENTENCE TO READ: FROM TWY B (BRAVO) TO TWY Z (ZULU) WINGSPAN 65M  
 INSTEAD OF FROM TWY D (DELTA) TO TWY Z (ZULU).. OTHER INFO WO CHG</t>
   </si>
   <si>
+    <t>DAN011</t>
+  </si>
+  <si>
     <t>B0038/26</t>
   </si>
   <si>
     <t>5546N02229E005</t>
   </si>
   <si>
     <t>B0038/26 NOTAMN
 Q) EYVL/QOAXX/IV/M  /E /000/999/5546N02229E005
 A) EYVL B) 2605130705 C) PERM
 E) REF VFR AIP PAGE GEN 0.4-2 COLUMN 1. DELETE PAGE AD EYSA-5 DATE
 20 MAR 2025. THIS ERROR WILL BE CORRECTED BY VFR AIP AMDT NR 81 
 WEF 29 OCT 2026</t>
   </si>
   <si>
+    <t>DAN021</t>
+  </si>
+  <si>
     <t>A2807/26</t>
   </si>
   <si>
     <t>A2724/26</t>
+  </si>
+  <si>
+    <t>5558N02106E005</t>
+  </si>
+  <si>
+    <t>EYPA</t>
   </si>
   <si>
     <t>A2807/26 NOTAMR A2724/26
 Q) EYVL/QFAXX/IV/BO /A /000/999/5558N02106E005
 A) EYPA B) 2605071200 C) PERM
 E) REF AIP EYPA AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYPA CTR/TMA, ONLY TWO TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 PALANGA CTR/TMA</t>
   </si>
   <si>
+    <t>DAN008</t>
+  </si>
+  <si>
     <t>A2723/26</t>
+  </si>
+  <si>
+    <t>5458N02405E005</t>
+  </si>
+  <si>
+    <t>EYKA</t>
   </si>
   <si>
     <t>A2723/26 NOTAMN
 Q) EYVL/QFAXX/IV/BO /A /000/999/5458N02405E005
 A) EYKA B) 2605060000 C) PERM
 E) REF AIP EYKA AD 2.20 LOCAL AD REGULATION, PARAGRAPH 7 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYKA CTR/TMA, ONLY ONE TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 KAUNAS CTR/TMA</t>
   </si>
   <si>
+    <t>DAN007</t>
+  </si>
+  <si>
     <t>A2722/26</t>
   </si>
   <si>
     <t>A2722/26 NOTAMN
 Q) EYVL/QFAXX/IV/BO /A /000/999/5438N02517E005
 A) EYVI B) 2605060000 C) PERM
 E) REF AIP EYVI AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYVI CTR/TMA, ONLY ONE TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 VILNIUS CTR/TMA</t>
   </si>
   <si>
+    <t>DAN005</t>
+  </si>
+  <si>
     <t>A2687/26</t>
   </si>
   <si>
     <t>5518N02242E001</t>
   </si>
   <si>
     <t>A2687/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /E /000/010/5518N02242E001
 A) EYVL B) 2605110000 C) PERM
 E) NEW  AIR NAV GROUP OBST  ERECTED  AT PSN 551733N 0224137E. OBST
 IDENT : EYC0113, TYPE : WINDMILL  FARMS, ELEV 906FT/ HGT 722FT,
 LGTD. REF AIP ENR 5.4 AIR NAV OBSTACLES AND ALL RELEVANT CHARTS</t>
   </si>
   <si>
     <t>B0029/26</t>
   </si>
   <si>
     <t>B0010/26</t>
   </si>
   <si>
     <t>5429N02500E005</t>
   </si>
   <si>
     <t>EYVP</t>
   </si>
   <si>
     <t>B0029/26 NOTAMR B0010/26
 Q) EYVL/QOBCE/IV/M  /AE/000/007/5429N02500E005
 A) EYVP B) 2604290715 C) 2612312359EST
 E) NEW TEMPO MIL ANTENNA INSTL  AT PSN 542911N 0245955E, APRX 115M
 ESE FM EYPH ARP (PALUKNYS/AV), ANTENNA AVBL FOR FLIGHTS TO EYPH
 AND  EYVP (PALUKNYS) AERODROMES. ANTENNA HGT 25M AGL/201M AMSL, 
 LIGHTED</t>
   </si>
   <si>
+    <t>DAN002</t>
+  </si>
+  <si>
     <t>A2247/26</t>
   </si>
   <si>
     <t>A2247/26 NOTAMN
 Q) EYVL/QMPAW/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2605010000 C) PERM
 E) ACFT STAND NR 47A IS COMPLETELY WITHDRAWN. REF AIP EYVI AD 2.20
 LOCAL AD REGULATION, AD GROUND MOVEMENT CHART AND APDC  VILNIUS 
 (EYVI)</t>
   </si>
   <si>
+    <t>DAN030</t>
+  </si>
+  <si>
     <t>A0738/26</t>
   </si>
   <si>
     <t>5553N02324E100</t>
+  </si>
+  <si>
+    <t>EYSA</t>
   </si>
   <si>
     <t>A0738/26 NOTAMN
 Q) EYVL/QNNXX/IV/BO /AE/000/999/5553N02324E100
 A) EYSA B) 2602061250 C) PERM
 E) REF AIP SUP 03/26 'UPDATED SIAULIAI AD TACAN DATA AND IAC FOR MIL
 ACFT', AMEND ITEM 1 OF CHANGES: AFTER TACAN SQQ COORD DELETE TEXT:
 CH - 100X, COVERAGE - 80NM</t>
   </si>
   <si>
     <t>A0708/26</t>
   </si>
   <si>
     <t>5540N02324E005</t>
   </si>
   <si>
     <t>A0708/26 NOTAMN
 Q) EYVL/QPIXX/I /NBO/A /000/999/5540N02324E005
 A) EYSA B) 2602051118 C) PERM
 E) REF AIP PAGES IAC FOR MILITARY AIRCRAFT SIAULIAI (EYSA) VOR  RWY
 32L(MIL) AND ILS Z OR LOC Z RWY 32R(MIL), AMEND WPT  ODASA (IAF) 
 COORD  TO READ 5539.77N 02324.17E  INSTEAD OF 5607.72N 02324.76E</t>
+  </si>
+  <si>
+    <t>DAN006</t>
   </si>
   <si>
     <t>A6798/25</t>
   </si>
   <si>
     <t>5453N02350E001</t>
   </si>
   <si>
     <t>A6798/25 NOTAMN
 Q) EYVL/QWLLW/IV/NBO/W /000/999/5453N02350E001
 A) EYVL B) 2601011130 C) 2612311400
 D) DAILY 1130-1400
 E) LAUNCH OF LIGHT UNMANNED FREE MET BALLOON WITH ATTACHED RADIO-
 SONDE (DIST BTN BALLOON AND RADIOSONDE 55M) WILL TAKE PLACE FM
 PSN 545259.29N 0235010.72E (ATZ/RMZ ALEKSOTAS).
 -BALLOON CHARACTERISTICS: COLOUR- WHITE, WT- 500G PLUS APRX WT
  OF RADIOSONDE 100G, DIAMETER UP TO 190CM.
 -FREQ 401.000MHZ.
 -LAUNCH PERIOD/TIME : FROM 01 JAN 2026 TIL 31 DEC 2026/1130UTC
  (POSS DLA UP TO 30MIN), ONE BALLOON DAILY, FLT DUR UP TO 2HR.
 -BALLOON TRAJECTORY DEPENDS ON WX/MET COND.
 -EXP TO REACH 18000M WI 1HR. 
 -CEILING: 25000M.
 -BALLOON BURST TIME: APRX 1300UTC 
 -OPS CTC: +370 648 06 572, +370 648 05 759.
@@ -2078,2524 +738,445 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>9</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
+      <c r="D1" t="s">
+        <v>11</v>
+      </c>
       <c r="E1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
+      <c r="D8" t="s">
+        <v>44</v>
+      </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G8" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
+      <c r="D12" t="s">
+        <v>61</v>
+      </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G12" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G13" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G14" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
-[...21 lines deleted...]
-      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...2075 lines deleted...]
-        <v>342</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">